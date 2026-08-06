--- v0 (2026-06-15)
+++ v1 (2026-08-06)
@@ -158,51 +158,51 @@
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="15611"/>
     <p:restoredTop sz="94674"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0" snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="70" d="100"/>
           <a:sy n="70" d="100"/>
         </p:scale>
         <p:origin x="1066" y="62"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -383,51 +383,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{84A4FD22-31AB-0A42-AFB3-F7CC57F10455}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{67C0DC92-EF7D-B34A-A8AD-332793352B8D}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/26</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B99B368E-380D-1046-B93B-86EBAB7EC7A1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -459,53 +459,52 @@
           <a:p>
             <a:fld id="{603977BA-AC83-4E4C-8578-C7900EEE5B9A}" type="slidenum">
               <a:rPr kumimoji="1" lang="zh-CN" altLang="en-US" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="8" name="图片 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{283F4062-82C0-F042-FCBD-6A5F6AD77378}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2"/>
-          <a:stretch>
-[...1 lines deleted...]
-          </a:stretch>
+          <a:srcRect/>
+          <a:stretch/>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="18942195"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
@@ -611,51 +610,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{160A422F-8986-824D-AF93-5C8289E67566}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{67C0DC92-EF7D-B34A-A8AD-332793352B8D}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/26</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A61F9850-837D-5146-98EA-737E5FF7E37E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -819,51 +818,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{51470E9F-7D38-3847-9C15-2869FB6C3649}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{67C0DC92-EF7D-B34A-A8AD-332793352B8D}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/26</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1EAF8F56-89B4-6747-ABB4-58147BD21914}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1017,51 +1016,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A5D8071-2B31-064E-95C8-DDFC79BB13BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{67C0DC92-EF7D-B34A-A8AD-332793352B8D}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/26</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1272E38-50DE-534C-812F-ABE863C9037D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1321,51 +1320,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="日期占位符 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{21044BF9-8E89-1244-90DC-961CBD651606}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{67C0DC92-EF7D-B34A-A8AD-332793352B8D}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/26</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{255A0F5E-876D-5A49-9B3E-4E6394C4C2C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1586,51 +1585,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期占位符 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B26550C-D5FC-AF45-B29B-E6EAFAF11C59}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{67C0DC92-EF7D-B34A-A8AD-332793352B8D}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/26</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="页脚占位符 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{413B8350-6A02-5543-9F8F-3698B95C529A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1998,51 +1997,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="日期占位符 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{91CBA980-6F2C-7D43-8D6B-936E0153228C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{67C0DC92-EF7D-B34A-A8AD-332793352B8D}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/26</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="页脚占位符 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F44EE5BE-6396-D84E-966A-6D96B5BFDAF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2139,51 +2138,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="日期占位符 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{400CF96E-1209-1B47-A7E6-4E7080961C6D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{67C0DC92-EF7D-B34A-A8AD-332793352B8D}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/26</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="页脚占位符 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09CB3605-3CD6-4B4A-A5ED-82E54D82DDF3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2252,51 +2251,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="日期占位符 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D527985-06AC-964A-BADE-5A1DFD43AC21}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{67C0DC92-EF7D-B34A-A8AD-332793352B8D}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/26</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="页脚占位符 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{019071F5-F628-BF42-A5ED-EF3B6A36A0A3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2563,51 +2562,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期占位符 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CEE60C7-9FB5-5044-9CB7-A7D903ED1359}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{67C0DC92-EF7D-B34A-A8AD-332793352B8D}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/26</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="页脚占位符 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71E06291-D3A6-5442-8C88-07BFA828D1CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2851,51 +2850,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="日期占位符 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C608B168-E685-944C-BC0C-40441BEF0989}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{67C0DC92-EF7D-B34A-A8AD-332793352B8D}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/26</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="页脚占位符 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8653AAD-19F5-E740-8712-D95C4F5587EF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3096,51 +3095,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{67C0DC92-EF7D-B34A-A8AD-332793352B8D}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="zh-CN" altLang="en-US" smtClean="0"/>
-              <a:t>2026/6/15</a:t>
+              <a:t>2026/6/26</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="页脚占位符 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FCF8A8F5-BF91-0245-B2EB-D9E2480D9506}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3895,51 +3894,51 @@
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>等线</vt:lpstr>
+      <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>等线 Light</vt:lpstr>
-      <vt:lpstr>Arial</vt:lpstr>
-      <vt:lpstr>等线</vt:lpstr>
       <vt:lpstr>Office 主题​​</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
       <vt:lpstr>PowerPoint 演示文稿</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PowerPoint 演示文稿</dc:title>
   <dc:creator>LEI LIU</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>